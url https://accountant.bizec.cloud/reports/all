--- v0 (2026-07-10)
+++ v1 (2026-10-26)
@@ -47,81 +47,88 @@
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00006400"/>
       <sz val="13"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="13"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="003050FF"/>
         <bgColor rgb="003050FF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00F0F4FF"/>
+        <bgColor rgb="00F0F4FF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -450,303 +457,844 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16" customWidth="1" min="1" max="1"/>
-    <col width="16" customWidth="1" min="2" max="2"/>
+    <col width="37" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="18" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Account Code</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Account Name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Debit (HKD)</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Credit (HKD)</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
     </row>
     <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>1000</t>
+        </is>
+      </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>TOTAL</t>
+          <t>Cash at Bank</t>
         </is>
       </c>
       <c r="C2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="2" t="n">
+        <v>1027</v>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>asset</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>1200</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>公司開支-硬件</t>
+        </is>
+      </c>
+      <c r="C3" t="n">
+        <v>9009</v>
+      </c>
+      <c r="D3" t="n">
         <v>0</v>
       </c>
-      <c r="E2" t="inlineStr">
-[...1 lines deleted...]
-          <t>✅ Balanced</t>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>asset</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Accounts Payable</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="n">
+        <v>478.84</v>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>liability</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>2200</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Director's Loan (股東墊支)</t>
+        </is>
+      </c>
+      <c r="C5" t="n">
+        <v>0</v>
+      </c>
+      <c r="D5" t="n">
+        <v>21937</v>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>liability</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>4100</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>Service Income</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D6" s="2" t="n">
+        <v>80000</v>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>income</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>4200</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Consulting Fees</t>
+        </is>
+      </c>
+      <c r="C7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D7" t="n">
+        <v>110000</v>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>income</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>5200</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>Rent</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="n">
+        <v>15000</v>
+      </c>
+      <c r="D8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>5201</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Rates &amp; Government Charges</t>
+        </is>
+      </c>
+      <c r="C9" t="n">
+        <v>2000</v>
+      </c>
+      <c r="D9" t="n">
+        <v>0</v>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>5210</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Utilities (Electricity/Water/Gas)</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="n">
+        <v>13543</v>
+      </c>
+      <c r="D10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>5211</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Telephone &amp; Internet</t>
+        </is>
+      </c>
+      <c r="C11" t="n">
+        <v>800</v>
+      </c>
+      <c r="D11" t="n">
+        <v>0</v>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>5220</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Telephone &amp; Internet</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="n">
+        <v>800</v>
+      </c>
+      <c r="D12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>5300</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Entertainment &amp; Meals</t>
+        </is>
+      </c>
+      <c r="C13" t="n">
+        <v>4227</v>
+      </c>
+      <c r="D13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>5301</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Client Entertainment</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="n">
+        <v>3200</v>
+      </c>
+      <c r="D14" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>5310</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Transportation - Taxi/MTR</t>
+        </is>
+      </c>
+      <c r="C15" t="n">
+        <v>770</v>
+      </c>
+      <c r="D15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>5404</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Company Secretarial Fees</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="n">
+        <v>160</v>
+      </c>
+      <c r="D16" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>5500</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Advertising &amp; Marketing</t>
+        </is>
+      </c>
+      <c r="C17" t="n">
+        <v>8985</v>
+      </c>
+      <c r="D17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>5700</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Miscellaneous Expenses</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="n">
+        <v>318.84</v>
+      </c>
+      <c r="D18" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="B19" s="3" t="inlineStr">
+        <is>
+          <t>TOTAL</t>
+        </is>
+      </c>
+      <c r="C19" s="3" t="n">
+        <v>58812.84</v>
+      </c>
+      <c r="D19" s="3" t="n">
+        <v>213442.84</v>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>❌ Not Balanced</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B8"/>
+  <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="18" customWidth="1" min="1" max="1"/>
+    <col width="37" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Account</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Amount (HKD)</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="3" t="inlineStr">
+      <c r="A2" s="4" t="inlineStr">
         <is>
           <t>INCOME</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
-[...8 lines deleted...]
-    <row r="4"/>
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Service Income</t>
+        </is>
+      </c>
+      <c r="B3" t="n">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>Consulting Fees</t>
+        </is>
+      </c>
+      <c r="B4" t="n">
+        <v>110000</v>
+      </c>
+    </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
+          <t>Total Income</t>
+        </is>
+      </c>
+      <c r="B5" s="3" t="n">
+        <v>190000</v>
+      </c>
+    </row>
+    <row r="6"/>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
           <t>EXPENSES</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>Rent</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>Utilities (Electricity/Water/Gas)</t>
+        </is>
+      </c>
+      <c r="B9" t="n">
+        <v>13543</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Telephone &amp; Internet</t>
+        </is>
+      </c>
+      <c r="B10" t="n">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>Entertainment &amp; Meals</t>
+        </is>
+      </c>
+      <c r="B11" t="n">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Client Entertainment</t>
+        </is>
+      </c>
+      <c r="B12" t="n">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Transportation - Taxi/MTR</t>
+        </is>
+      </c>
+      <c r="B13" t="n">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Company Secretarial Fees</t>
+        </is>
+      </c>
+      <c r="B14" t="n">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>Advertising &amp; Marketing</t>
+        </is>
+      </c>
+      <c r="B15" t="n">
+        <v>8985</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>Miscellaneous Expenses</t>
+        </is>
+      </c>
+      <c r="B16" t="n">
+        <v>318.84</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Total Expenses</t>
         </is>
       </c>
-      <c r="B6" s="2" t="n">
-[...5 lines deleted...]
-      <c r="A8" s="4" t="inlineStr">
+      <c r="B17" s="3" t="n">
+        <v>47003.84</v>
+      </c>
+    </row>
+    <row r="18"/>
+    <row r="19">
+      <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Net Profit</t>
         </is>
       </c>
-      <c r="B8" s="5" t="n">
-        <v>0</v>
+      <c r="B19" s="6" t="n">
+        <v>142996.16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B8"/>
+  <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="21" customWidth="1" min="1" max="1"/>
+    <col width="26" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Account</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Amount (HKD)</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="3" t="inlineStr">
+      <c r="A2" s="4" t="inlineStr">
         <is>
           <t>ASSETS</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
-[...8 lines deleted...]
-    <row r="4"/>
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Cash at Bank</t>
+        </is>
+      </c>
+      <c r="B3" t="n">
+        <v>-1027</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>公司開支-硬件</t>
+        </is>
+      </c>
+      <c r="B4" t="n">
+        <v>9009</v>
+      </c>
+    </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
+          <t>Total Assets</t>
+        </is>
+      </c>
+      <c r="B5" s="3" t="n">
+        <v>7982</v>
+      </c>
+    </row>
+    <row r="6"/>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
           <t>LIABILITIES</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>Accounts Payable</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>478.84</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>Director's Loan (股東墊支)</t>
+        </is>
+      </c>
+      <c r="B9" t="n">
+        <v>21937</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Total Liabilities</t>
         </is>
       </c>
-      <c r="B6" s="2" t="n">
-[...5 lines deleted...]
-      <c r="A8" s="2" t="inlineStr">
+      <c r="B10" s="3" t="n">
+        <v>22415.84</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Equity (A - L)</t>
         </is>
       </c>
-      <c r="B8" s="2" t="n">
-        <v>0</v>
+      <c r="B12" s="3" t="n">
+        <v>-14433.84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L1"/>
+  <dimension ref="A1:L24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
-    <col width="8" customWidth="1" min="3" max="3"/>
-[...1 lines deleted...]
-    <col width="15" customWidth="1" min="5" max="5"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
+    <col width="41" customWidth="1" min="4" max="4"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
-    <col width="12" customWidth="1" min="7" max="7"/>
+    <col width="37" customWidth="1" min="7" max="7"/>
     <col width="13" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="11" customWidth="1" min="11" max="11"/>
-    <col width="16" customWidth="1" min="12" max="12"/>
+    <col width="33" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Source Batch</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Page</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Vendor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -764,47 +1312,1381 @@
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Direction</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Confidence</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Reviewed</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Correct</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Source Image</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>TEST_FPNA</t>
+        </is>
+      </c>
+      <c r="B2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>CLP Power</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>電費</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="n">
+        <v>2500</v>
+      </c>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Utilities (Electricity/Water/Gas)</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>90%</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>test.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>TEST_FPNA</t>
+        </is>
+      </c>
+      <c r="B3" t="n">
+        <v>1</v>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Tsim Sha Tsui Restaurant</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>客戶飯局</t>
+        </is>
+      </c>
+      <c r="F3" t="n">
+        <v>1800</v>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Entertainment &amp; Meals</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>90%</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>test.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>TEST_FPNA</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>HK Taxi</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>見客車費</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="n">
+        <v>350</v>
+      </c>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Transportation - Taxi/MTR</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>90%</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>test.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>TEST_FPNA</t>
+        </is>
+      </c>
+      <c r="B5" t="n">
+        <v>1</v>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Client A</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>顧問費收入</t>
+        </is>
+      </c>
+      <c r="F5" t="n">
+        <v>50000</v>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>Consulting Fees</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>income</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>90%</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>test.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>TEST_FPNA</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>HK Government</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>商業登記</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="n">
+        <v>2000</v>
+      </c>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Rates &amp; Government Charges</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>90%</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>test.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>TEST_FPNA</t>
+        </is>
+      </c>
+      <c r="B7" t="n">
+        <v>1</v>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>CLP Power</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>電費</t>
+        </is>
+      </c>
+      <c r="F7" t="n">
+        <v>2100</v>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Utilities (Electricity/Water/Gas)</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>90%</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>test.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>TEST_FPNA</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>LKF Bar</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>客戶應酬</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="n">
+        <v>3200</v>
+      </c>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Client Entertainment</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>90%</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>test.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>TEST_FPNA</t>
+        </is>
+      </c>
+      <c r="B9" t="n">
+        <v>1</v>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Client B</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>項目收入</t>
+        </is>
+      </c>
+      <c r="F9" t="n">
+        <v>80000</v>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>Service Income</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>income</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>90%</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>test.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>TEST_FPNA</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>廣告</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="n">
+        <v>5000</v>
+      </c>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Advertising &amp; Marketing</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>90%</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>test.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>TEST_FPNA</t>
+        </is>
+      </c>
+      <c r="B11" t="n">
+        <v>1</v>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>HK Taxi</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>見客車費</t>
+        </is>
+      </c>
+      <c r="F11" t="n">
+        <v>420</v>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Transportation - Taxi/MTR</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>90%</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>test.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>TEST_FPNA</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Tsim Sha Tsui Restaurant</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>客戶飯局</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="n">
+        <v>2200</v>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Entertainment &amp; Meals</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>90%</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>test.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>TEST_FPNA</t>
+        </is>
+      </c>
+      <c r="B13" t="n">
+        <v>1</v>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Client C</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>顧問費收入</t>
+        </is>
+      </c>
+      <c r="F13" t="n">
+        <v>60000</v>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>Consulting Fees</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>income</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>90%</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>test.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>TEST_FPNA</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>PCCW</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>租金</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="n">
+        <v>15000</v>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Telephone &amp; Internet</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>90%</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>test.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>TEST_FPNA</t>
+        </is>
+      </c>
+      <c r="B15" t="n">
+        <v>1</v>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>PCCW</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>寬頻電話</t>
+        </is>
+      </c>
+      <c r="F15" t="n">
+        <v>800</v>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>Telephone &amp; Internet</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>90%</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>test.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>BIZEC_MANUAL</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Mac Mini M4 32GB/1TB (Apple 訂單 W1606685809, 2026-03-04, 7月追認)</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="n">
+        <v>9009</v>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>公司開支-硬件</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>100%</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>manual.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>BIZEC_MANUAL</t>
+        </is>
+      </c>
+      <c r="B17" t="n">
+        <v>1</v>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Hostinger</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>VPS 年費 bizec.cloud</t>
+        </is>
+      </c>
+      <c r="F17" t="n">
+        <v>3300</v>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>公司開支-伺服器</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>100%</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>manual.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>BIZEC_MANUAL</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>2024-11-01</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Google Workspace 2 users (carmen@ + charmey@) 2024-11 至 2026-07, 21個月 x 63</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="n">
+        <v>5523</v>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>公司開支-軟件訂閱</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>100%</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>manual.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>BIZEC_MANUAL</t>
+        </is>
+      </c>
+      <c r="B19" t="n">
+        <v>1</v>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Namecheap</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>域名 charmey.bizec.cloud</t>
+        </is>
+      </c>
+      <c r="F19" t="n">
+        <v>120</v>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>公司開支-域名</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>100%</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>manual.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>BIZEC_MANUAL</t>
+        </is>
+      </c>
+      <c r="B20" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>BizEC Incorporation</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>公司註冊費用 (BizEC Limited 成立)</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="n">
+        <v>3985</v>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>公司開支-專業服務</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>100%</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>manual.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>BATCH_017</t>
+        </is>
+      </c>
+      <c r="B21" t="n">
+        <v>1</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>PCCW</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Matched learned vendor: pccw</t>
+        </is>
+      </c>
+      <c r="F21" t="n">
+        <v>800</v>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>Telephone &amp; Internet</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>60%</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>BATCH_017/BATCH_017_P0001.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>BATCH_012</t>
+        </is>
+      </c>
+      <c r="B22" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Vistra Licence Holdings (BVI) Limited</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>British Virgin Islands Certificate of Incumbency (HK) service fee for Galena Ventures Limited</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="n">
+        <v>160</v>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Company Secretarial Fees</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>85%</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>BATCH_012/BATCH_012_P0001.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>BATCH_018</t>
+        </is>
+      </c>
+      <c r="B23" t="n">
+        <v>1</v>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>WECHAT PAY (武漢首店)</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>信用卡付款至 WeChat Pay 商戶（武漢首店），本地價 ¥272.00，匯率 1 CNY = 1.17220 HKD，折合 HK$318.84</t>
+        </is>
+      </c>
+      <c r="F23" t="n">
+        <v>318.84</v>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>Bank Charges</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>55%</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>BATCH_018/BATCH_018_P0001.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>BATCH_023</t>
+        </is>
+      </c>
+      <c r="B24" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>2026-10-17</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>The Alchemist Cafe 牧羊少年</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>餐廳堂食消費（3人），小計$206.0加10%服務費，總額$227.0</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="n">
+        <v>227</v>
+      </c>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Entertainment &amp; Meals</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>92%</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>BATCH_023/BATCH_023_P0001.jpg</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>