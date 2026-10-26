--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -39,89 +39,96 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
       <b val="1"/>
-      <color rgb="00006400"/>
+      <color rgb="008B0000"/>
       <sz val="13"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="13"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="003050FF"/>
         <bgColor rgb="003050FF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00F0F4FF"/>
+        <bgColor rgb="00F0F4FF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -450,303 +457,369 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16" customWidth="1" min="1" max="1"/>
-    <col width="16" customWidth="1" min="2" max="2"/>
+    <col width="28" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Account Code</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Account Name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Debit (HKD)</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Credit (HKD)</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
     </row>
     <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>TOTAL</t>
+          <t>Accounts Payable</t>
         </is>
       </c>
       <c r="C2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="2" t="n">
+        <v>160</v>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>liability</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>5404</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Company Secretarial Fees</t>
+        </is>
+      </c>
+      <c r="C3" t="n">
+        <v>160</v>
+      </c>
+      <c r="D3" t="n">
         <v>0</v>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>TOTAL</t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="n">
+        <v>160</v>
+      </c>
+      <c r="D4" s="3" t="n">
+        <v>160</v>
+      </c>
+      <c r="E4" t="inlineStr">
         <is>
           <t>✅ Balanced</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B8"/>
+  <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="18" customWidth="1" min="1" max="1"/>
+    <col width="28" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Account</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Amount (HKD)</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="3" t="inlineStr">
+      <c r="A2" s="4" t="inlineStr">
         <is>
           <t>INCOME</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Total Income</t>
         </is>
       </c>
-      <c r="B3" s="2" t="n">
+      <c r="B3" s="3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4"/>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+      <c r="A5" s="4" t="inlineStr">
         <is>
           <t>EXPENSES</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>Company Secretarial Fees</t>
+        </is>
+      </c>
+      <c r="B6" t="n">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Total Expenses</t>
         </is>
       </c>
-      <c r="B6" s="2" t="n">
-[...11 lines deleted...]
-        <v>0</v>
+      <c r="B7" s="3" t="n">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9" s="5" t="inlineStr">
+        <is>
+          <t>Net Loss</t>
+        </is>
+      </c>
+      <c r="B9" s="6" t="n">
+        <v>-160</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B8"/>
+  <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="21" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Account</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Amount (HKD)</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="3" t="inlineStr">
+      <c r="A2" s="4" t="inlineStr">
         <is>
           <t>ASSETS</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Total Assets</t>
         </is>
       </c>
-      <c r="B3" s="2" t="n">
+      <c r="B3" s="3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4"/>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+      <c r="A5" s="4" t="inlineStr">
         <is>
           <t>LIABILITIES</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>Accounts Payable</t>
+        </is>
+      </c>
+      <c r="B6" t="n">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Total Liabilities</t>
         </is>
       </c>
-      <c r="B6" s="2" t="n">
-[...5 lines deleted...]
-      <c r="A8" s="2" t="inlineStr">
+      <c r="B7" s="3" t="n">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Equity (A - L)</t>
         </is>
       </c>
-      <c r="B8" s="2" t="n">
-        <v>0</v>
+      <c r="B9" s="3" t="n">
+        <v>-160</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L1"/>
+  <dimension ref="A1:L2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
-    <col width="8" customWidth="1" min="3" max="3"/>
-[...1 lines deleted...]
-    <col width="15" customWidth="1" min="5" max="5"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
+    <col width="41" customWidth="1" min="4" max="4"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
-    <col width="12" customWidth="1" min="7" max="7"/>
+    <col width="28" customWidth="1" min="7" max="7"/>
     <col width="13" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="11" customWidth="1" min="11" max="11"/>
-    <col width="16" customWidth="1" min="12" max="12"/>
+    <col width="33" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Source Batch</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Page</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Vendor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -764,47 +837,105 @@
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Direction</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Confidence</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Reviewed</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Correct</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Source Image</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>BATCH_012</t>
+        </is>
+      </c>
+      <c r="B2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Vistra Licence Holdings (BVI) Limited</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>British Virgin Islands Certificate of Incumbency (HK) service fee for Galena Ventures Limited</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="n">
+        <v>160</v>
+      </c>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Company Secretarial Fees</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>expense</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>85%</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>⬜</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>✅</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>BATCH_012/BATCH_012_P0001.jpg</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>